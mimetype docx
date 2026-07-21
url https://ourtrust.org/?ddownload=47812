--- v0 (2026-05-20)
+++ v1 (2026-07-21)
@@ -119,51 +119,51 @@
         <w:pStyle w:val="TrustBody1"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:afterLines="80" w:after="192"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="006298"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>APPLICATION WORKSHEET</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2F569C" w14:textId="64026762" w:rsidR="00066E4B" w:rsidRPr="00153ED8" w:rsidRDefault="00643078" w:rsidP="00066E4B">
+    <w:p w14:paraId="7D2F569C" w14:textId="64026762" w:rsidR="00066E4B" w:rsidRPr="00153ED8" w:rsidRDefault="00000000" w:rsidP="00066E4B">
       <w:pPr>
         <w:pStyle w:val="TrustBody1"/>
         <w:spacing w:afterLines="80" w:after="192"/>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="006298"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:alias w:val="Program Name"/>
           <w:tag w:val="Program Name"/>
           <w:id w:val="1915049117"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
@@ -830,50 +830,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02EE9F48" w14:textId="77777777" w:rsidR="00C97C02" w:rsidRPr="00A824A5" w:rsidRDefault="00C97C02" w:rsidP="00C97C02">
       <w:pPr>
         <w:pStyle w:val="TrustParaTitle"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17615145" w14:textId="77777777" w:rsidR="00C97C02" w:rsidRPr="00B42B25" w:rsidRDefault="00C97C02" w:rsidP="00C97C02">
       <w:pPr>
         <w:pStyle w:val="TrustParaTitle"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B42B25">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Project Location </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B777BD2" w14:textId="67C87B4B" w:rsidR="00ED1120" w:rsidRDefault="00ED1120" w:rsidP="00C97C02">
       <w:pPr>
         <w:pStyle w:val="TrustParaTitle"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED1120">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:spacing w:val="4"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
@@ -1880,144 +1881,112 @@
         <w:t>(220 words)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D2C7E4" w14:textId="77777777" w:rsidR="002341FA" w:rsidRDefault="002341FA" w:rsidP="002341FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BBA9B0F" w14:textId="77777777" w:rsidR="0012534A" w:rsidRDefault="0012534A" w:rsidP="002341FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651F8D6B" w14:textId="6689184B" w:rsidR="00EE6A44" w:rsidRPr="00D321B9" w:rsidRDefault="009D0B93" w:rsidP="00324281">
+    <w:p w14:paraId="651F8D6B" w14:textId="623630BF" w:rsidR="00EE6A44" w:rsidRPr="00D321B9" w:rsidRDefault="009D0B93" w:rsidP="00324281">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D321B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Does your project </w:t>
       </w:r>
       <w:r w:rsidR="00EE6A44" w:rsidRPr="00D321B9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>incorporate climate change</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidR="00EE6A44" w:rsidRPr="00D321B9">
+        <w:t>incorporate climate change adaptations?</w:t>
+      </w:r>
+      <w:r w:rsidR="004C1B32">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adaptations?</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C1B32" w:rsidRPr="00FF2FEE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(220 words)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8D2CEE" w14:textId="08A18ADF" w:rsidR="0012534A" w:rsidRPr="00EE4AA2" w:rsidRDefault="00EE6A44" w:rsidP="002341FA">
+    <w:p w14:paraId="7C8D2CEE" w14:textId="53F907A5" w:rsidR="0012534A" w:rsidRPr="00EE4AA2" w:rsidRDefault="00197311" w:rsidP="002341FA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:del w:id="1" w:author="Katie Kendall" w:date="2026-05-15T09:40:00Z" w16du:dateUtc="2026-05-15T15:40:00Z">
-[...14 lines deleted...]
-      </w:ins>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please explain</w:t>
+      </w:r>
       <w:r w:rsidR="00324281" w:rsidRPr="00EE4AA2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE0BD17" w14:textId="77777777" w:rsidR="00D1444B" w:rsidRPr="00D321B9" w:rsidRDefault="00D1444B" w:rsidP="00D1444B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2296A109" w14:textId="7B8C389E" w:rsidR="00952484" w:rsidRDefault="00D1444B" w:rsidP="00952484">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -3230,51 +3199,51 @@
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21752155" w14:textId="4784B0E1" w:rsidR="00FB1249" w:rsidRPr="006847E5" w:rsidRDefault="00FB1249" w:rsidP="00FB1249">
       <w:pPr>
         <w:pStyle w:val="TrustHeader2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:commentRangeStart w:id="3"/>
+      <w:commentRangeStart w:id="0"/>
       <w:r w:rsidRPr="006847E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Note</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="258C8A5B" w14:textId="77777777" w:rsidR="00FB1249" w:rsidRDefault="00FB1249" w:rsidP="00FB1249">
       <w:pPr>
         <w:pStyle w:val="TrustHeader2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
@@ -3423,65 +3392,65 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Please ensure to clearly note the other sources of funding in the table below. </w:t>
       </w:r>
-      <w:commentRangeEnd w:id="3"/>
+      <w:commentRangeEnd w:id="0"/>
       <w:r w:rsidR="00197311" w:rsidRPr="00941772">
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:commentReference w:id="3"/>
+        <w:commentReference w:id="0"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5048E17D" w14:textId="77777777" w:rsidR="00FB1249" w:rsidRDefault="00FB1249" w:rsidP="00895E40">
       <w:pPr>
         <w:pStyle w:val="TrustHeader2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CB0F146" w14:textId="77777777" w:rsidR="00781652" w:rsidRPr="0022580F" w:rsidRDefault="00781652" w:rsidP="00895E40">
       <w:pPr>
         <w:pStyle w:val="TrustHeader2"/>
       </w:pPr>
       <w:r w:rsidRPr="00C620A1">
         <w:t xml:space="preserve">CASH </w:t>
       </w:r>
       <w:r w:rsidRPr="0022580F">
         <w:t>REVENUE SOURCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B24E5EC" w14:textId="77777777" w:rsidR="00781652" w:rsidRPr="003E1CF4" w:rsidRDefault="00781652" w:rsidP="00781652">
       <w:pPr>
         <w:pStyle w:val="TrustParaTitle"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="en-CA"/>
@@ -4054,50 +4023,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41109DEB" w14:textId="77777777" w:rsidR="00781652" w:rsidRDefault="00781652" w:rsidP="00781652">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3587145E" w14:textId="77777777" w:rsidR="00781652" w:rsidRDefault="00781652" w:rsidP="00781652">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A252561" w14:textId="77777777" w:rsidR="00781652" w:rsidRDefault="00781652" w:rsidP="00781652">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
         </w:rPr>
       </w:pPr>
@@ -4952,50 +4922,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="394CCD2E" w14:textId="77777777" w:rsidR="008E0306" w:rsidRDefault="008E0306" w:rsidP="00E4773D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:sectPr w:rsidR="008E0306" w:rsidSect="0090457D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="700" w:right="800" w:bottom="920" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04026412" w14:textId="77777777" w:rsidR="00781652" w:rsidRPr="00D332EF" w:rsidRDefault="00781652" w:rsidP="00895E40">
       <w:pPr>
         <w:pStyle w:val="TrustHeader2"/>
       </w:pPr>
       <w:r w:rsidRPr="00DA1B90">
+        <w:lastRenderedPageBreak/>
         <w:t>DECLARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC5B345" w14:textId="77777777" w:rsidR="00575D5A" w:rsidRPr="00575D5A" w:rsidRDefault="00575D5A" w:rsidP="00575D5A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="330" w:lineRule="atLeast"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00575D5A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>I am authorized to submit this application on behalf of the organization that is applying.</w:t>
       </w:r>
     </w:p>
@@ -5190,178 +5161,179 @@
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A91072">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>Applicant Title</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00781652" w:rsidRPr="00B014A5" w:rsidSect="001544C7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="700" w:right="800" w:bottom="920" w:left="860" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:comment w:id="3" w:author="Katie Kendall" w:date="2026-05-15T09:40:00Z" w:initials="KK">
+  <w:comment w:id="0" w:author="Katie Kendall" w:date="2026-05-15T09:40:00Z" w:initials="KK">
     <w:p w14:paraId="7371B8D1" w14:textId="77777777" w:rsidR="00197311" w:rsidRDefault="00197311" w:rsidP="00197311">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="CommentReference"/>
         </w:rPr>
         <w:annotationRef/>
       </w:r>
       <w:r>
         <w:t>Should this go under CASH REVENUE SOURCES?</w:t>
       </w:r>
     </w:p>
   </w:comment>
 </w:comments>
 </file>
 
 <file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:commentEx w15:paraId="7371B8D1" w15:done="0"/>
 </w15:commentsEx>
 </file>
 
 <file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
   <w16cex:commentExtensible w16cex:durableId="18C87444" w16cex:dateUtc="2026-05-15T15:40:00Z"/>
 </w16cex:commentsExtensible>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w16cid:commentId w16cid:paraId="7371B8D1" w16cid:durableId="18C87444"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="080A927B" w14:textId="77777777" w:rsidR="006A1726" w:rsidRDefault="006A1726">
+    <w:p w14:paraId="2B8EE2E8" w14:textId="77777777" w:rsidR="009A7E8D" w:rsidRDefault="009A7E8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21A74582" w14:textId="77777777" w:rsidR="006A1726" w:rsidRDefault="006A1726">
+    <w:p w14:paraId="5809CF65" w14:textId="77777777" w:rsidR="009A7E8D" w:rsidRDefault="009A7E8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Maven Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="73901A89" w14:textId="77777777" w:rsidR="00EB05D0" w:rsidRDefault="00EB05D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4120F5E1" wp14:editId="28857D26">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
@@ -5621,51 +5593,51 @@
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2390775" cy="640080"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="4E4C0995" w14:textId="68C2B31D" w:rsidR="00EB05D0" w:rsidRPr="00EB05D0" w:rsidRDefault="00643078" w:rsidP="00EB05D0">
+                        <w:p w14:paraId="4E4C0995" w14:textId="68C2B31D" w:rsidR="00EB05D0" w:rsidRPr="00EB05D0" w:rsidRDefault="00000000" w:rsidP="00EB05D0">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="006298"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:sdt>
                             <w:sdtPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                 <w:color w:val="006298"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:alias w:val="Program Name"/>
                               <w:tag w:val="Program Name"/>
                               <w:id w:val="-604415873"/>
                               <w:placeholder>
                                 <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                               </w:placeholder>
                               <w:text/>
@@ -5894,51 +5866,51 @@
                             <w:jc w:val="right"/>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shape w14:anchorId="241EEE6D" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:339.3pt;margin-top:4.05pt;width:188.25pt;height:50.4pt;z-index:-251658236;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABLWa1EAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3bSZJNYcVbbbFNV&#10;2l6kbT8AA45RMUOBxE6/fgfszUbbt6o8oBlmOMycOWxu+1aTk3RegSnpdJJTIg0HocyhpD9/7N+t&#10;KPGBGcE0GFnSs/T0dvv2zaazhZxBA1pIRxDE+KKzJW1CsEWWed7IlvkJWGkwWINrWUDXHTLhWIfo&#10;rc5meX6TdeCEdcCl93h6PwTpNuHXteThW117GYguKdYW0u7SXsU9225YcXDMNoqPZbB/qKJlyuCj&#10;F6h7Fhg5OvUXVKu4Aw91mHBoM6hrxWXqAbuZ5q+6eWyYlakXJMfbC03+/8Hyr6dH+92R0H+AHgeY&#10;mvD2AfgvTwzsGmYO8s456BrJBD48jZRlnfXFeDVS7QsfQaruCwgcMjsGSEB97drICvZJEB0HcL6Q&#10;LvtAOB7O3q/z5XJBCcfYzTzPV2kqGSueb1vnwycJLYlGSR0ONaGz04MPsRpWPKfExzxoJfZK6+S4&#10;Q7XTjpwYCmCfVmrgVZo2pCvpejFbJGQD8X7SRqsCClSrtqSrPK5BMpGNj0aklMCUHmysRJuRnsjI&#10;wE3oq54oMXIX2apAnJEvB4Me8f+g0YD7Q0mHWiyp/31kTlKiPxvkfD2dz6N4kzNfLGfouOtIdR1h&#10;hiNUSQMlg7kLSfCRDgN3OJtaJdpeKhlLRo0lNsf/EEV87aesl1+7fQIAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKfmLgvdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFwQdYrIT9M4&#10;FSCBuLb0ATbxNokar6PYbdK3xznBbVYzmv2m2M2mF1caXWdZwXoVgSCure64UXD8+XzOQDiPrLG3&#10;TApu5GBX3t8VmGs78Z6uB9+IUMIuRwWt90MupatbMuhWdiAO3smOBn04x0bqEadQbnr5EkWJNNhx&#10;+NDiQB8t1efDxSg4fU9P8Waqvvwx3b8m79illb0p9fgwv21BeJr9XxgW/IAOZWCq7IW1E72CJM2S&#10;EFWQrUEsfhTHQVWLyjYgy0L+n1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAEtZrUQ&#10;AgAA/QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfm&#10;LgvdAAAACgEAAA8AAAAAAAAAAAAAAAAAagQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" stroked="f">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="4E4C0995" w14:textId="68C2B31D" w:rsidR="00EB05D0" w:rsidRPr="00EB05D0" w:rsidRDefault="00643078" w:rsidP="00EB05D0">
+                  <w:p w14:paraId="4E4C0995" w14:textId="68C2B31D" w:rsidR="00EB05D0" w:rsidRPr="00EB05D0" w:rsidRDefault="00000000" w:rsidP="00EB05D0">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="006298"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:sdt>
                       <w:sdtPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="006298"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:alias w:val="Program Name"/>
                         <w:tag w:val="Program Name"/>
                         <w:id w:val="-604415873"/>
                         <w:placeholder>
                           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                         </w:placeholder>
                         <w:text/>
@@ -6207,234 +6179,234 @@
                       <a:prstGeom prst="line">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict>
             <v:line id="Straight Connector 2" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#4472c4 [3204]" strokeweight=".5pt" from="4.05pt,3.6pt" to="525.3pt,3.6pt" w14:anchorId="46A54E4E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC1+XIhnAEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01P3DAQvVfiP1i+s0mQ2NJosxxAcKkK&#10;assPMM54Y8n2WLbZZP89Y+9uFtFKVREXxx/z3sx7M1ldT9awLYSo0XW8WdScgZPYa7fp+NPvu/Mr&#10;zmISrhcGHXR8B5Ffr8++rEbfwgUOaHoIjEhcbEff8SEl31ZVlANYERfowdGjwmBFomPYVH0QI7Fb&#10;U13U9bIaMfQ+oIQY6fZ2/8jXhV8pkOlBqQiJmY5TbamsoazPea3WK9FugvCDlocyxAeqsEI7SjpT&#10;3Yok2EvQf1BZLQNGVGkh0VaolJZQNJCapn6n5tcgPBQtZE70s03x82jlj+2Newxkw+hjG/1jyCom&#10;FWz+Un1sKmbtZrNgSkzS5XLZfLv6esmZPL5VJ6APMd0DWpY3HTfaZR2iFdvvMVEyCj2G0OGUuuzS&#10;zkAONu4nKKZ7StYUdJkKuDGBbQX1U0gJLjW5h8RXojNMaWNmYP1v4CE+Q6FMzP+AZ0TJjC7NYKsd&#10;hr9lT9OxZLWPPzqw150teMZ+V5pSrKHWF4WHMc2z9fZc4Kefaf0KAAD//wMAUEsDBBQABgAIAAAA&#10;IQClnY5P2wAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5fa8IwFMXfB/sO4Q72NhMLc1Kbiggy&#10;JwzRDfQxNndtZ3NTkmjrt1/ciz6eP5zzy6a9adgZna8tSRgOBDCkwuqaSgnfX4uXMTAfFGnVWEIJ&#10;F/QwzR8fMpVq29EGz9tQsjhCPlUSqhDalHNfVGiUH9gWKWY/1hkVonQl1051cdw0PBFixI2qKT5U&#10;qsV5hcVxezISPt1yOZ+tLr+03ptul6x264/+Xcrnp342ARawD7cyXPEjOuSR6WBPpD1rJIyHsSjh&#10;LQF2TcWrGAE7/Bs8z/g9fv4HAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtflyIZwBAACU&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEApZ2OT9sA&#10;AAAGAQAADwAAAAAAAAAAAAAAAAD2AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="7A56DCE5" w14:textId="77777777" w:rsidR="00EB05D0" w:rsidRDefault="00EB05D0">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F3ACA71" w14:textId="77777777" w:rsidR="006A1726" w:rsidRDefault="006A1726">
+    <w:p w14:paraId="29AA94CC" w14:textId="77777777" w:rsidR="009A7E8D" w:rsidRDefault="009A7E8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="33E41407" w14:textId="77777777" w:rsidR="006A1726" w:rsidRDefault="006A1726">
+    <w:p w14:paraId="78B30C81" w14:textId="77777777" w:rsidR="009A7E8D" w:rsidRDefault="009A7E8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E0EB8CE" w14:textId="77777777" w:rsidR="00DB3A80" w:rsidRDefault="00643078">
+  <w:p w14:paraId="1E0EB8CE" w14:textId="77777777" w:rsidR="00DB3A80" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="1E1329F8">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject2861829" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:573.75pt;height:172.1pt;rotation:315;z-index:-251658239;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="WORKSHEET"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="32835F47" w14:textId="77777777" w:rsidR="00DB3A80" w:rsidRDefault="00643078">
+  <w:p w14:paraId="32835F47" w14:textId="77777777" w:rsidR="00DB3A80" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="603DE256">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject2861830" o:spid="_x0000_s1027" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:573.75pt;height:172.1pt;rotation:315;z-index:-251658238;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="WORKSHEET"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55BD08BF" w14:textId="77777777" w:rsidR="00DB3A80" w:rsidRDefault="00643078">
+  <w:p w14:paraId="55BD08BF" w14:textId="77777777" w:rsidR="00DB3A80" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="4B0298C7">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
           <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
           <v:textpath on="t" fitshape="t"/>
           <v:handles>
             <v:h position="#0,bottomRight" xrange="6629,14971"/>
           </v:handles>
           <o:lock v:ext="edit" text="t" shapetype="t"/>
         </v:shapetype>
         <v:shape id="PowerPlusWaterMarkObject2861828" o:spid="_x0000_s1025" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:573.75pt;height:172.1pt;rotation:315;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
           <v:fill opacity=".5"/>
           <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="WORKSHEET"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7958C0C6" w14:textId="77777777" w:rsidR="0090457D" w:rsidRDefault="00643078">
+  <w:p w14:paraId="7958C0C6" w14:textId="77777777" w:rsidR="0090457D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:pict w14:anchorId="3DABEC86">
         <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
           <v:formulas>
             <v:f eqn="sum #0 0 10800"/>
             <v:f eqn="prod #0 2 1"/>
             <v:f eqn="sum 21600 0 @1"/>
             <v:f eqn="sum 0 0 @2"/>
             <v:f eqn="sum 21600 0 @3"/>
             <v:f eqn="if @0 @3 0"/>
             <v:f eqn="if @0 21600 @1"/>
             <v:f eqn="if @0 0 @2"/>
             <v:f eqn="if @0 @4 21600"/>
             <v:f eqn="mid @5 @6"/>
             <v:f eqn="mid @8 @5"/>
             <v:f eqn="mid @7 @8"/>
             <v:f eqn="mid @6 @7"/>
             <v:f eqn="sum @6 0 @5"/>
           </v:formulas>
@@ -8587,53 +8559,52 @@
   <w:num w:numId="17" w16cid:durableId="1611006437">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="536115610">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1715226940">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="222981961">
     <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
 <w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w15:person w15:author="Katie Kendall">
     <w15:presenceInfo w15:providerId="AD" w15:userId="S::kkendall@ourtrust.org::4494161f-5258-46a4-869b-20b69b2a073b"/>
   </w15:person>
 </w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="138"/>
+  <w:zoom w:percent="134"/>
   <w:attachedTemplate r:id="rId1"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -8730,50 +8701,51 @@
     <w:rsid w:val="00390EC2"/>
     <w:rsid w:val="00391049"/>
     <w:rsid w:val="003931A1"/>
     <w:rsid w:val="00393BE0"/>
     <w:rsid w:val="003A30A8"/>
     <w:rsid w:val="003C6589"/>
     <w:rsid w:val="003D7900"/>
     <w:rsid w:val="003E4422"/>
     <w:rsid w:val="003F2EF5"/>
     <w:rsid w:val="00414C07"/>
     <w:rsid w:val="00423C6B"/>
     <w:rsid w:val="00435B23"/>
     <w:rsid w:val="00443C79"/>
     <w:rsid w:val="0045673B"/>
     <w:rsid w:val="00457A98"/>
     <w:rsid w:val="0046770F"/>
     <w:rsid w:val="004701DC"/>
     <w:rsid w:val="004722D8"/>
     <w:rsid w:val="00472B70"/>
     <w:rsid w:val="00480BC1"/>
     <w:rsid w:val="004A702B"/>
     <w:rsid w:val="004B4E5F"/>
     <w:rsid w:val="004C1B32"/>
     <w:rsid w:val="004D1CFF"/>
     <w:rsid w:val="004D5626"/>
+    <w:rsid w:val="004D6577"/>
     <w:rsid w:val="004E3C7B"/>
     <w:rsid w:val="004E7817"/>
     <w:rsid w:val="004F04D4"/>
     <w:rsid w:val="00502B8F"/>
     <w:rsid w:val="00502D51"/>
     <w:rsid w:val="00505605"/>
     <w:rsid w:val="00542C98"/>
     <w:rsid w:val="00545FEB"/>
     <w:rsid w:val="005462AC"/>
     <w:rsid w:val="00552DC5"/>
     <w:rsid w:val="0055581B"/>
     <w:rsid w:val="00556A02"/>
     <w:rsid w:val="00557E0B"/>
     <w:rsid w:val="0056019C"/>
     <w:rsid w:val="00575D5A"/>
     <w:rsid w:val="00577015"/>
     <w:rsid w:val="005943B4"/>
     <w:rsid w:val="00597CCC"/>
     <w:rsid w:val="005A72DE"/>
     <w:rsid w:val="005B6972"/>
     <w:rsid w:val="005E202E"/>
     <w:rsid w:val="005E5ADD"/>
     <w:rsid w:val="005F10A0"/>
     <w:rsid w:val="00603054"/>
     <w:rsid w:val="00613032"/>
@@ -8791,104 +8763,107 @@
     <w:rsid w:val="00664E32"/>
     <w:rsid w:val="00673901"/>
     <w:rsid w:val="0067444E"/>
     <w:rsid w:val="006812FC"/>
     <w:rsid w:val="0068342F"/>
     <w:rsid w:val="00691AF6"/>
     <w:rsid w:val="006A1726"/>
     <w:rsid w:val="006A2F63"/>
     <w:rsid w:val="006A428E"/>
     <w:rsid w:val="006C0A22"/>
     <w:rsid w:val="006C3854"/>
     <w:rsid w:val="006D632C"/>
     <w:rsid w:val="006E79C2"/>
     <w:rsid w:val="006F029F"/>
     <w:rsid w:val="006F0B7E"/>
     <w:rsid w:val="006F43DF"/>
     <w:rsid w:val="0070160E"/>
     <w:rsid w:val="00702374"/>
     <w:rsid w:val="0070341A"/>
     <w:rsid w:val="007040BB"/>
     <w:rsid w:val="0072266E"/>
     <w:rsid w:val="00725131"/>
     <w:rsid w:val="007434B1"/>
     <w:rsid w:val="0074612C"/>
     <w:rsid w:val="00746CDA"/>
+    <w:rsid w:val="00761EB0"/>
     <w:rsid w:val="007677E6"/>
     <w:rsid w:val="0077670A"/>
     <w:rsid w:val="00781652"/>
     <w:rsid w:val="00793490"/>
     <w:rsid w:val="00795E9C"/>
     <w:rsid w:val="007A21EC"/>
     <w:rsid w:val="007A48C2"/>
     <w:rsid w:val="007B676F"/>
     <w:rsid w:val="007E06E5"/>
     <w:rsid w:val="007E39E8"/>
     <w:rsid w:val="007F5581"/>
     <w:rsid w:val="00802A7E"/>
     <w:rsid w:val="008043E2"/>
     <w:rsid w:val="0081022D"/>
     <w:rsid w:val="008163C2"/>
     <w:rsid w:val="008254C2"/>
     <w:rsid w:val="00827243"/>
     <w:rsid w:val="008313D0"/>
     <w:rsid w:val="00831EA2"/>
     <w:rsid w:val="00853429"/>
     <w:rsid w:val="0085422D"/>
     <w:rsid w:val="00855CAD"/>
     <w:rsid w:val="00872D43"/>
     <w:rsid w:val="00873692"/>
     <w:rsid w:val="00892A8C"/>
     <w:rsid w:val="00895E40"/>
     <w:rsid w:val="0089704F"/>
     <w:rsid w:val="008978D4"/>
+    <w:rsid w:val="008A0588"/>
     <w:rsid w:val="008C0815"/>
     <w:rsid w:val="008C3689"/>
     <w:rsid w:val="008C3A4B"/>
     <w:rsid w:val="008D7433"/>
     <w:rsid w:val="008E0306"/>
     <w:rsid w:val="008E7DC9"/>
     <w:rsid w:val="0090457D"/>
     <w:rsid w:val="0090655D"/>
     <w:rsid w:val="009133FE"/>
     <w:rsid w:val="00916F49"/>
     <w:rsid w:val="00922D32"/>
     <w:rsid w:val="00922F55"/>
     <w:rsid w:val="00923CD7"/>
     <w:rsid w:val="009257EC"/>
     <w:rsid w:val="00926799"/>
     <w:rsid w:val="0093155A"/>
     <w:rsid w:val="00936CCC"/>
     <w:rsid w:val="00942358"/>
     <w:rsid w:val="00947A44"/>
     <w:rsid w:val="00952484"/>
     <w:rsid w:val="00955915"/>
     <w:rsid w:val="00970FDA"/>
     <w:rsid w:val="0098392E"/>
     <w:rsid w:val="00991ED1"/>
     <w:rsid w:val="009A1F8B"/>
     <w:rsid w:val="009A2B93"/>
+    <w:rsid w:val="009A7E8D"/>
     <w:rsid w:val="009B20D1"/>
     <w:rsid w:val="009C4B96"/>
     <w:rsid w:val="009D0B93"/>
     <w:rsid w:val="009D15FB"/>
     <w:rsid w:val="009E6D69"/>
     <w:rsid w:val="00A02CAF"/>
     <w:rsid w:val="00A22F05"/>
     <w:rsid w:val="00A236FD"/>
     <w:rsid w:val="00A23F88"/>
     <w:rsid w:val="00A50DA8"/>
     <w:rsid w:val="00A53E21"/>
     <w:rsid w:val="00A57472"/>
     <w:rsid w:val="00A57766"/>
     <w:rsid w:val="00A60851"/>
     <w:rsid w:val="00A71498"/>
     <w:rsid w:val="00A824A5"/>
     <w:rsid w:val="00A9696F"/>
     <w:rsid w:val="00A96CB6"/>
     <w:rsid w:val="00A9739F"/>
     <w:rsid w:val="00AA7A69"/>
     <w:rsid w:val="00AB462E"/>
     <w:rsid w:val="00AB71EE"/>
     <w:rsid w:val="00AC1975"/>
     <w:rsid w:val="00AC5C83"/>
     <w:rsid w:val="00AC7B30"/>
@@ -10140,142 +10115,143 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
+    <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Maven Pro">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A07784"/>
     <w:rsid w:val="000A3B9A"/>
     <w:rsid w:val="000B11C8"/>
     <w:rsid w:val="00157AC6"/>
     <w:rsid w:val="001F5E5A"/>
     <w:rsid w:val="00284A5A"/>
+    <w:rsid w:val="002B3A50"/>
     <w:rsid w:val="002C396F"/>
     <w:rsid w:val="00366638"/>
     <w:rsid w:val="0045673B"/>
     <w:rsid w:val="004632A2"/>
     <w:rsid w:val="004B4E5F"/>
     <w:rsid w:val="00536449"/>
     <w:rsid w:val="006219A0"/>
     <w:rsid w:val="006269AC"/>
     <w:rsid w:val="0067743C"/>
     <w:rsid w:val="00683958"/>
     <w:rsid w:val="006C0A22"/>
     <w:rsid w:val="007040BB"/>
+    <w:rsid w:val="00761EB0"/>
     <w:rsid w:val="00873692"/>
     <w:rsid w:val="008978D4"/>
     <w:rsid w:val="00917E11"/>
     <w:rsid w:val="009428D0"/>
     <w:rsid w:val="00955915"/>
     <w:rsid w:val="00A02CAF"/>
     <w:rsid w:val="00A07784"/>
     <w:rsid w:val="00A9739F"/>
     <w:rsid w:val="00B432D8"/>
     <w:rsid w:val="00B76AD9"/>
     <w:rsid w:val="00BB5D16"/>
     <w:rsid w:val="00C9419E"/>
     <w:rsid w:val="00D1645D"/>
     <w:rsid w:val="00D7569A"/>
     <w:rsid w:val="00D86E39"/>
     <w:rsid w:val="00DD467A"/>
     <w:rsid w:val="00DF1A8A"/>
     <w:rsid w:val="00FA1FEA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -11026,68 +11002,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="3efbf0bf-0e71-45bb-9676-7668ad16e61c" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9a612e7b-672d-400f-9889-5a5e457c4914">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <VerifiedComplete xmlns="9a612e7b-672d-400f-9889-5a5e457c4914" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AC417CCBBD84AF41B5021DCFABB3F44B" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="221669d5654321b2bb412032bbbd8752">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9a612e7b-672d-400f-9889-5a5e457c4914" xmlns:ns3="3efbf0bf-0e71-45bb-9676-7668ad16e61c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0298434cf4c022797baca9637736d811" ns2:_="" ns3:_="">
     <xsd:import namespace="9a612e7b-672d-400f-9889-5a5e457c4914"/>
     <xsd:import namespace="3efbf0bf-0e71-45bb-9676-7668ad16e61c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -11304,117 +11280,117 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0864C43-CA33-4280-AC67-6BAF52DEFE8A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A81610C-4819-4D4F-BD9C-5FA1351D2AF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="3efbf0bf-0e71-45bb-9676-7668ad16e61c"/>
     <ds:schemaRef ds:uri="9a612e7b-672d-400f-9889-5a5e457c4914"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B2975C45-83D5-4C7D-A5FF-64D1A08AE26A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9a612e7b-672d-400f-9889-5a5e457c4914"/>
     <ds:schemaRef ds:uri="3efbf0bf-0e71-45bb-9676-7668ad16e61c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>ApplicationWorksheet_Template (1).dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7029</Characters>
+  <Pages>6</Pages>
+  <Words>1225</Words>
+  <Characters>6984</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>58</Lines>
   <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8246</CharactersWithSpaces>
+  <CharactersWithSpaces>8193</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tyson Stoochnoff</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100AC417CCBBD84AF41B5021DCFABB3F44B</vt:lpwstr>