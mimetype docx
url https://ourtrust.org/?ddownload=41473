--- v0 (2026-01-06)
+++ v1 (2026-06-22)
@@ -629,51 +629,69 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E632A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Can your organization receive payment in the Organization Legal Name listed above? (Y/N)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D004446" w14:textId="77777777" w:rsidR="00211BD2" w:rsidRPr="000E632A" w:rsidRDefault="00211BD2" w:rsidP="00211BD2">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E632A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>If No, please indicate to whom a cheque should be made payable.</w:t>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E632A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000E632A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, please indicate to whom a cheque should be made payable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D443DC" w14:textId="5F503263" w:rsidR="00600827" w:rsidRDefault="00600827" w:rsidP="00600827">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Facility</w:t>
       </w:r>
       <w:r w:rsidRPr="003E1CF4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1006,371 +1024,355 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9175" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6295"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="382DD1B3" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BF3AABF" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Types of Spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B4A305B" w14:textId="6D516DB3" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="0015063B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:right="-192"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Number of Current Licensed Spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="2C82D27D" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50D2942C" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Group Child Care (under 36 months)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="398B3526" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="4DDB92A3" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31D1DD87" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Group Child Care (30 months to school age)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B2C4EE5" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="18EAA069" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B95632F" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Preschool (30 months to school age)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D0AF876" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="0E521982" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D29D7DD" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Multi-Age Child Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="394B06D6" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="07EDF023" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="655FA153" w14:textId="216A99BA" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Family Child Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20BCD96D" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="4FD77D0C" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BD1EAD6" w14:textId="1F67D48A" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>In-Home Multi-Age Child Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1F2B0124" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0015063B" w:rsidRPr="00674B21" w14:paraId="5046D34F" w14:textId="77777777" w:rsidTr="0015063B">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6295" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EA95AED" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674B21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>TOTALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="421239F9" w14:textId="77777777" w:rsidR="0015063B" w:rsidRPr="00674B21" w:rsidRDefault="0015063B" w:rsidP="00F23C3E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2D52D195" w14:textId="7B4DFA07" w:rsidR="005F6B3A" w:rsidRDefault="005F6B3A" w:rsidP="0088437E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00AEC7"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
@@ -1494,51 +1496,73 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> Name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13168CC6" w14:textId="3547AC14" w:rsidR="00716004" w:rsidRDefault="00716004" w:rsidP="0088437E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">Current Qualification: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3CE414" w14:textId="77777777" w:rsidR="00716004" w:rsidRPr="00716004" w:rsidRDefault="00716004" w:rsidP="00716004">
+    <w:p w14:paraId="108EEEC9" w14:textId="0519D93B" w:rsidR="0010568C" w:rsidRDefault="0010568C" w:rsidP="00716004">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-CA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-CA"/>
+        </w:rPr>
+        <w:t>Responsible Adult</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3CE414" w14:textId="4920F61F" w:rsidR="00716004" w:rsidRPr="00716004" w:rsidRDefault="00716004" w:rsidP="00716004">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>Early Childhood Educator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A154F5" w14:textId="1D95EAAB" w:rsidR="00716004" w:rsidRDefault="00716004" w:rsidP="00716004">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -1629,94 +1653,84 @@
     <w:p w14:paraId="5EF27315" w14:textId="6943C465" w:rsidR="00736E98" w:rsidRDefault="005B079C" w:rsidP="00012E2D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Is the Employee a resident of the Columbia Basin Trust </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00922FA8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>region</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>? Yes  No</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t>Yes  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="6AB1882D" w14:textId="374FDC70" w:rsidR="00736E98" w:rsidRDefault="00736E98" w:rsidP="00736E98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Is your facility committed to employing the</w:t>
       </w:r>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ECE</w:t>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00483D78">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> or ECE</w:t>
+      <w:r w:rsidR="0010568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Employee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> listed above</w:t>
       </w:r>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the duration of the training on a part- or full-time basis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37C20F06" w14:textId="77777777" w:rsidR="00736E98" w:rsidRDefault="00736E98" w:rsidP="00736E98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1748,103 +1762,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="359008EA" w14:textId="77777777" w:rsidR="00736E98" w:rsidRPr="00395123" w:rsidRDefault="00736E98" w:rsidP="00736E98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00395123">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>How many hours per week will the Employee continue to work at the Child Care Centre listed above?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B2C4AF" w14:textId="71DEC5C6" w:rsidR="00736E98" w:rsidRDefault="00736E98" w:rsidP="00736E98">
+    <w:p w14:paraId="71B2C4AF" w14:textId="0DC8779A" w:rsidR="00736E98" w:rsidRDefault="00736E98" w:rsidP="00736E98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Is your facility committed to p</w:t>
       </w:r>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">roviding </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">the ECE Assistant or ECE listed above </w:t>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Employee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> listed above </w:t>
       </w:r>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>permanent employment after completion of the training</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723058F2" w14:textId="77777777" w:rsidR="00736E98" w:rsidRDefault="00736E98" w:rsidP="00736E98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Yes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D120FE" w14:textId="77777777" w:rsidR="00736E98" w:rsidRDefault="00736E98" w:rsidP="00736E98">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidRPr="00483D78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
@@ -2116,51 +2142,111 @@
           <w:iCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>Upload confirmation of enrollment as a supporting document.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="7B1182A1" w14:textId="39858C51" w:rsidR="00B4597A" w:rsidRDefault="00B4597A" w:rsidP="00B4597A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>Program Name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D7FBF8" w14:textId="77777777" w:rsidR="00922FA8" w:rsidRPr="00922FA8" w:rsidRDefault="00922FA8" w:rsidP="00922FA8">
+    <w:p w14:paraId="39DC0959" w14:textId="5D3F2659" w:rsidR="0010568C" w:rsidRDefault="00247470" w:rsidP="00922FA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">One </w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accredited course </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>required for</w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ECE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ssistant</w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67D7FBF8" w14:textId="6C7AB0C3" w:rsidR="00922FA8" w:rsidRPr="00922FA8" w:rsidRDefault="00922FA8" w:rsidP="00922FA8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00922FA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Basic ECE Certification</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE2391C" w14:textId="77777777" w:rsidR="00922FA8" w:rsidRDefault="00922FA8" w:rsidP="00F23C3E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
@@ -2834,51 +2920,73 @@
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>ions listed</w:t>
       </w:r>
       <w:r w:rsidRPr="00B4597A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> above, you </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
-        <w:t xml:space="preserve">will choose from a pre-defined list of courses and the number of course credits/in-class hours will pre-populate. </w:t>
+        <w:t xml:space="preserve">will choose from a pre-defined list of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-CA"/>
+        </w:rPr>
+        <w:t>courses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="36"/>
+          <w:lang w:eastAsia="en-CA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the number of course credits/in-class hours will pre-populate. </w:t>
       </w:r>
       <w:r w:rsidR="00795198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>Practicum</w:t>
       </w:r>
       <w:r w:rsidR="00DC043A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="36"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours</w:t>
       </w:r>
       <w:r w:rsidR="00795198">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -2939,50 +3047,51 @@
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="36"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
               <w:t>Completion Timeline</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B1AEE17" w14:textId="66E7AAA6" w:rsidR="00DB6BB3" w:rsidRDefault="00DB6BB3" w:rsidP="0088437E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="36"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Type in the number for the month and year you expect to complete the course. </w:t>
             </w:r>
             <w:r w:rsidRPr="00B4597A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
               <w:t>mm/</w:t>
@@ -3012,50 +3121,51 @@
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3870" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD9EAD9" w14:textId="77777777" w:rsidR="00B13D54" w:rsidRDefault="00B13D54" w:rsidP="00B4597A">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="36"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="36"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Course Name</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3187F894" w14:textId="28E9CC1A" w:rsidR="00B4597A" w:rsidRDefault="00B4597A" w:rsidP="0088437E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="36"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B4597A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="36"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-CA"/>
               </w:rPr>
               <w:t>(Choose course from drop-down)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -3429,124 +3539,124 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00012E2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Auto-populates based on ECE designation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2426733A" w14:textId="25225668" w:rsidR="004300EA" w:rsidRPr="00371DA7" w:rsidRDefault="00012E2D" w:rsidP="00012E2D">
+    <w:p w14:paraId="2426733A" w14:textId="267E9E31" w:rsidR="004300EA" w:rsidRPr="00371DA7" w:rsidRDefault="00012E2D" w:rsidP="00012E2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>$17</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00301110" w:rsidRPr="00371DA7">
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00371DA7" w:rsidRPr="00371DA7">
+        <w:t>18.25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00371DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>85</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00371DA7">
+        <w:t>/hour for ECE Assistants</w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>/hour for ECE Assistants</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1B1685CF" w14:textId="2A2CEA73" w:rsidR="00012E2D" w:rsidRPr="006B354B" w:rsidRDefault="004300EA" w:rsidP="00012E2D">
+        <w:t xml:space="preserve"> and Responsible Adults</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1685CF" w14:textId="0539129E" w:rsidR="00012E2D" w:rsidRPr="006B354B" w:rsidRDefault="004300EA" w:rsidP="00012E2D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00371DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>$20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00371DA7" w:rsidRPr="00371DA7">
+        <w:t>$2</w:t>
+      </w:r>
+      <w:r w:rsidR="0010568C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.85</w:t>
+        <w:t>1.25</w:t>
       </w:r>
       <w:r w:rsidRPr="00371DA7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>/hour</w:t>
       </w:r>
       <w:r w:rsidRPr="006B354B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> for ECEs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E38088B" w14:textId="60BE9C6A" w:rsidR="004300EA" w:rsidRDefault="006832C8" w:rsidP="004300EA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -3669,237 +3779,50 @@
       <w:r w:rsidR="004300EA" w:rsidRPr="004300EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Total Grant:</w:t>
       </w:r>
       <w:r w:rsidR="004300EA" w:rsidRPr="004300EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004300EA" w:rsidRPr="004300EA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Estimated Total Wage + Estimated Total MERCs</w:t>
-      </w:r>
-[...185 lines deleted...]
-        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F372772" w14:textId="7C41E976" w:rsidR="00E07FB7" w:rsidRPr="00FB1F48" w:rsidRDefault="00E07FB7" w:rsidP="00E07FB7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00AEC7"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB1F48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="00AEC7"/>
           <w:kern w:val="36"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-CA"/>
@@ -4393,65 +4316,65 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-CA"/>
         </w:rPr>
         <w:t>FINAL STEPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ACCDD45" w14:textId="4D111F0D" w:rsidR="000C1DA9" w:rsidRPr="00AA30A4" w:rsidRDefault="000C1DA9" w:rsidP="00C15C2A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="30"/>
         </w:rPr>
+        <w:t>Is there other relevant information you would like to add?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713CA6C4" w14:textId="77777777" w:rsidR="00EB526D" w:rsidRPr="00EB526D" w:rsidRDefault="00EB526D" w:rsidP="00EB526D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB526D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Is there other relevant information you would like to add?</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>What is the main, and first, way you heard about this program? [</w:t>
       </w:r>
       <w:r w:rsidR="00C831A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you may choose one</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB526D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ED6A4B7" w14:textId="77777777" w:rsidR="00EB526D" w:rsidRPr="00C831A3" w:rsidRDefault="00EB526D" w:rsidP="00617FB5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
@@ -5263,84 +5186,90 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="07BFC135" w14:textId="77777777" w:rsidR="000C1DA9" w:rsidRPr="000C1DA9" w:rsidRDefault="000C1DA9" w:rsidP="00AA30A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d) The College of the Rockies, Columbia Basin Trust and its agents shall not be obligated in any manner to any applicant whatsoever and reserve the right to fund all or none of any application submitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6263D4FC" w14:textId="77777777" w:rsidR="000C1DA9" w:rsidRPr="000C1DA9" w:rsidRDefault="000C1DA9" w:rsidP="00AA30A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">e) By submitting this application, I hereby acknowledge that the College of the Rockies and Columbia Basin Trust may disclose this application, and the information contained herein—including but not limited to name, </w:t>
-      </w:r>
+        <w:t>e) By submitting this application, I hereby acknowledge that the College of the Rockies and Columbia Basin Trust may disclose this application, and the information contained herein—including but not limited to name, location and the amount and nature of any related funding—to the public, individuals or any other entity to the extent allowed by the Freedom of Information and Protection of Privacy Act (FOIPPA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AEEB35F" w14:textId="77777777" w:rsidR="000C1DA9" w:rsidRPr="000C1DA9" w:rsidRDefault="000C1DA9" w:rsidP="00AA30A4">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="000C1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>location and the amount and nature of any related funding—to the public, individuals or any other entity to the extent allowed by the Freedom of Information and Protection of Privacy Act (FOIPPA).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AEEB35F" w14:textId="77777777" w:rsidR="000C1DA9" w:rsidRPr="000C1DA9" w:rsidRDefault="000C1DA9" w:rsidP="00AA30A4">
+        <w:t>f) I further agree that the College of the Rockies and Columbia Basin Trust may proactively disclose to the public my name and location and the amount and nature of funding granted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2264059A" w14:textId="3AF70133" w:rsidR="000C1DA9" w:rsidRPr="000C1DA9" w:rsidRDefault="000C1DA9" w:rsidP="00AA30A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>f) I further agree that the College of the Rockies and Columbia Basin Trust may proactively disclose to the public my name and location and the amount and nature of funding granted.</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>g) Any questions regarding such may be directed to: FOIPPA Inquiries, Senior Manager, Information Services, Columbia Basin Trust, 300–445 13 Avenue, Castlegar, BC, V1N 1G1, 1.800.505.8998</w:t>
+      </w:r>
+      <w:r w:rsidR="007131BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, privacy@ourtrust.org</w:t>
+      </w:r>
       <w:r w:rsidRPr="000C1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>g) Any questions regarding such may be directed to: FOIPPA Inquiries, Senior Manager, Information Services, Columbia Basin Trust, 300–445 13 Avenue, Castlegar, BC, V1N 1G1, 1.800.505.8998.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C0983B2" w14:textId="77777777" w:rsidR="00441681" w:rsidRPr="000C1DA9" w:rsidRDefault="00441681" w:rsidP="00441681">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1DA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">I have read and agree to the declaration above. * </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57476D9E" w14:textId="66373077" w:rsidR="00D82655" w:rsidRPr="00836B0D" w:rsidRDefault="0022119E" w:rsidP="000C1DA9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5364,71 +5293,71 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D82655" w:rsidRPr="00A91072" w:rsidSect="00C15C2A">
       <w:headerReference w:type="even" r:id="rId14"/>
       <w:headerReference w:type="default" r:id="rId15"/>
       <w:footerReference w:type="even" r:id="rId16"/>
       <w:footerReference w:type="default" r:id="rId17"/>
       <w:headerReference w:type="first" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="700" w:right="800" w:bottom="920" w:left="860" w:header="0" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2778B731" w14:textId="77777777" w:rsidR="00EE2D69" w:rsidRDefault="00EE2D69" w:rsidP="00353041">
+    <w:p w14:paraId="0457AF48" w14:textId="77777777" w:rsidR="00540226" w:rsidRDefault="00540226" w:rsidP="00353041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="139044B0" w14:textId="77777777" w:rsidR="00EE2D69" w:rsidRDefault="00EE2D69" w:rsidP="00353041">
+    <w:p w14:paraId="256C46D8" w14:textId="77777777" w:rsidR="00540226" w:rsidRDefault="00540226" w:rsidP="00353041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6206E33E" w14:textId="77777777" w:rsidR="00EE2D69" w:rsidRDefault="00EE2D69">
+    <w:p w14:paraId="3A2E3167" w14:textId="77777777" w:rsidR="00540226" w:rsidRDefault="00540226">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -5438,50 +5367,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -5500,71 +5430,71 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F4A3BA0" w14:textId="77777777" w:rsidR="00FB1F48" w:rsidRDefault="00FB1F48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B164779" w14:textId="77777777" w:rsidR="00FB1F48" w:rsidRDefault="00FB1F48">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AE2E0F2" w14:textId="77777777" w:rsidR="00EE2D69" w:rsidRDefault="00EE2D69" w:rsidP="00353041">
+    <w:p w14:paraId="26E7A5DA" w14:textId="77777777" w:rsidR="00540226" w:rsidRDefault="00540226" w:rsidP="00353041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="310DAF95" w14:textId="77777777" w:rsidR="00EE2D69" w:rsidRDefault="00EE2D69" w:rsidP="00353041">
+    <w:p w14:paraId="66CDCE0A" w14:textId="77777777" w:rsidR="00540226" w:rsidRDefault="00540226" w:rsidP="00353041">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5A8DEA52" w14:textId="77777777" w:rsidR="00EE2D69" w:rsidRDefault="00EE2D69">
+    <w:p w14:paraId="6DDE681B" w14:textId="77777777" w:rsidR="00540226" w:rsidRDefault="00540226">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10C6D84D" w14:textId="40F68DD9" w:rsidR="00FB1F48" w:rsidRDefault="00FB1F48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D63D085" w14:textId="2FE4286E" w:rsidR="00FB1F48" w:rsidRDefault="00FB1F48">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -7574,97 +7504,100 @@
     <w:rsid w:val="00032A46"/>
     <w:rsid w:val="00035DD5"/>
     <w:rsid w:val="000508D9"/>
     <w:rsid w:val="00050E24"/>
     <w:rsid w:val="00065157"/>
     <w:rsid w:val="00074651"/>
     <w:rsid w:val="00074C89"/>
     <w:rsid w:val="00081B7B"/>
     <w:rsid w:val="000832E9"/>
     <w:rsid w:val="00083A77"/>
     <w:rsid w:val="00085899"/>
     <w:rsid w:val="000929C2"/>
     <w:rsid w:val="000A171A"/>
     <w:rsid w:val="000B34FE"/>
     <w:rsid w:val="000B4137"/>
     <w:rsid w:val="000C1DA9"/>
     <w:rsid w:val="000C247F"/>
     <w:rsid w:val="000C2F79"/>
     <w:rsid w:val="000C7F22"/>
     <w:rsid w:val="000D1657"/>
     <w:rsid w:val="000D2D4B"/>
     <w:rsid w:val="000E6266"/>
     <w:rsid w:val="000F185E"/>
     <w:rsid w:val="000F3D05"/>
     <w:rsid w:val="00102994"/>
+    <w:rsid w:val="0010568C"/>
     <w:rsid w:val="00110EB2"/>
     <w:rsid w:val="001214B0"/>
     <w:rsid w:val="00124DDD"/>
     <w:rsid w:val="00125DB4"/>
     <w:rsid w:val="00125E5E"/>
     <w:rsid w:val="0013779A"/>
     <w:rsid w:val="001443EB"/>
     <w:rsid w:val="0015063B"/>
     <w:rsid w:val="001728AE"/>
     <w:rsid w:val="00173A03"/>
     <w:rsid w:val="00173E5D"/>
     <w:rsid w:val="00174E54"/>
     <w:rsid w:val="00190EBE"/>
     <w:rsid w:val="00195B3B"/>
     <w:rsid w:val="00197176"/>
     <w:rsid w:val="001A476A"/>
     <w:rsid w:val="001B4553"/>
     <w:rsid w:val="001B7F6A"/>
     <w:rsid w:val="001D1000"/>
     <w:rsid w:val="001D2DEB"/>
     <w:rsid w:val="001D2E81"/>
     <w:rsid w:val="001E1103"/>
     <w:rsid w:val="001E4177"/>
     <w:rsid w:val="002111BF"/>
     <w:rsid w:val="00211BD2"/>
     <w:rsid w:val="0021332B"/>
     <w:rsid w:val="0022119E"/>
     <w:rsid w:val="00225156"/>
+    <w:rsid w:val="00247470"/>
     <w:rsid w:val="002540C3"/>
     <w:rsid w:val="00255CA1"/>
     <w:rsid w:val="002659F3"/>
     <w:rsid w:val="0026679F"/>
     <w:rsid w:val="00275AA1"/>
     <w:rsid w:val="002A476E"/>
     <w:rsid w:val="002A49F9"/>
     <w:rsid w:val="002B1A7B"/>
     <w:rsid w:val="002B75FD"/>
     <w:rsid w:val="002C1056"/>
     <w:rsid w:val="002C3159"/>
     <w:rsid w:val="002D2108"/>
     <w:rsid w:val="002D2B32"/>
     <w:rsid w:val="002D43D9"/>
     <w:rsid w:val="002E5EEF"/>
     <w:rsid w:val="002F4135"/>
     <w:rsid w:val="00301110"/>
     <w:rsid w:val="00304563"/>
     <w:rsid w:val="00312A2E"/>
+    <w:rsid w:val="00323627"/>
     <w:rsid w:val="00323943"/>
     <w:rsid w:val="00332765"/>
     <w:rsid w:val="00335AD5"/>
     <w:rsid w:val="00343547"/>
     <w:rsid w:val="003471E8"/>
     <w:rsid w:val="003519C6"/>
     <w:rsid w:val="00352386"/>
     <w:rsid w:val="00353041"/>
     <w:rsid w:val="00353390"/>
     <w:rsid w:val="00360267"/>
     <w:rsid w:val="00371DA7"/>
     <w:rsid w:val="00377022"/>
     <w:rsid w:val="00383EA9"/>
     <w:rsid w:val="003873BC"/>
     <w:rsid w:val="00394C30"/>
     <w:rsid w:val="00395123"/>
     <w:rsid w:val="003B589A"/>
     <w:rsid w:val="003C3CD9"/>
     <w:rsid w:val="003C3EBF"/>
     <w:rsid w:val="003C5AC2"/>
     <w:rsid w:val="003D7ADD"/>
     <w:rsid w:val="003E1CF4"/>
     <w:rsid w:val="003E40BA"/>
     <w:rsid w:val="003E62A4"/>
     <w:rsid w:val="003F1A97"/>
@@ -7674,116 +7607,120 @@
     <w:rsid w:val="00420D53"/>
     <w:rsid w:val="00421A06"/>
     <w:rsid w:val="0042428F"/>
     <w:rsid w:val="00427D4A"/>
     <w:rsid w:val="004300EA"/>
     <w:rsid w:val="00441681"/>
     <w:rsid w:val="0044386D"/>
     <w:rsid w:val="0044564C"/>
     <w:rsid w:val="00450B51"/>
     <w:rsid w:val="00454189"/>
     <w:rsid w:val="004637F5"/>
     <w:rsid w:val="00467A8E"/>
     <w:rsid w:val="00474286"/>
     <w:rsid w:val="00481676"/>
     <w:rsid w:val="00483D78"/>
     <w:rsid w:val="00492883"/>
     <w:rsid w:val="00492CA9"/>
     <w:rsid w:val="00492D32"/>
     <w:rsid w:val="004A4B74"/>
     <w:rsid w:val="004A4D2D"/>
     <w:rsid w:val="004B3121"/>
     <w:rsid w:val="004B372E"/>
     <w:rsid w:val="004B5C03"/>
     <w:rsid w:val="004B7B9F"/>
     <w:rsid w:val="004D7B4A"/>
+    <w:rsid w:val="004E70B1"/>
     <w:rsid w:val="004F7880"/>
     <w:rsid w:val="005024FB"/>
     <w:rsid w:val="005043EC"/>
     <w:rsid w:val="0050457F"/>
     <w:rsid w:val="00505760"/>
     <w:rsid w:val="005071E3"/>
     <w:rsid w:val="00521D47"/>
     <w:rsid w:val="005374C3"/>
+    <w:rsid w:val="00540226"/>
     <w:rsid w:val="00544D7F"/>
     <w:rsid w:val="00546232"/>
     <w:rsid w:val="005472BB"/>
     <w:rsid w:val="005531CF"/>
     <w:rsid w:val="00556C3F"/>
     <w:rsid w:val="00564D13"/>
     <w:rsid w:val="00566719"/>
     <w:rsid w:val="0057336D"/>
     <w:rsid w:val="00575E21"/>
     <w:rsid w:val="00590300"/>
     <w:rsid w:val="005A1399"/>
     <w:rsid w:val="005A4A40"/>
     <w:rsid w:val="005B079C"/>
     <w:rsid w:val="005B47E6"/>
     <w:rsid w:val="005B58C0"/>
     <w:rsid w:val="005C28B7"/>
     <w:rsid w:val="005E2D67"/>
     <w:rsid w:val="005F1F64"/>
     <w:rsid w:val="005F534A"/>
     <w:rsid w:val="005F6B3A"/>
     <w:rsid w:val="006006AC"/>
     <w:rsid w:val="00600827"/>
     <w:rsid w:val="00601291"/>
     <w:rsid w:val="00604448"/>
     <w:rsid w:val="00615E83"/>
     <w:rsid w:val="00617FA4"/>
     <w:rsid w:val="00617FB5"/>
     <w:rsid w:val="0062190A"/>
     <w:rsid w:val="00636B75"/>
     <w:rsid w:val="00640570"/>
     <w:rsid w:val="00640CCD"/>
     <w:rsid w:val="00640EA1"/>
     <w:rsid w:val="00651728"/>
     <w:rsid w:val="00655C23"/>
     <w:rsid w:val="006832C8"/>
     <w:rsid w:val="00690A83"/>
     <w:rsid w:val="006B1519"/>
     <w:rsid w:val="006B21E9"/>
     <w:rsid w:val="006B354B"/>
     <w:rsid w:val="006B38A4"/>
     <w:rsid w:val="006C018E"/>
     <w:rsid w:val="006C0956"/>
     <w:rsid w:val="006C1341"/>
     <w:rsid w:val="006D1B49"/>
     <w:rsid w:val="006D36CD"/>
     <w:rsid w:val="006D7658"/>
     <w:rsid w:val="006E24C0"/>
     <w:rsid w:val="006E7DE1"/>
     <w:rsid w:val="006F5DD1"/>
+    <w:rsid w:val="007131BC"/>
     <w:rsid w:val="00716004"/>
     <w:rsid w:val="00716E14"/>
     <w:rsid w:val="00720EAB"/>
     <w:rsid w:val="0072279B"/>
     <w:rsid w:val="00725A1F"/>
     <w:rsid w:val="00733EBE"/>
     <w:rsid w:val="00736E98"/>
     <w:rsid w:val="00743494"/>
     <w:rsid w:val="00755F17"/>
+    <w:rsid w:val="0076269F"/>
     <w:rsid w:val="00764D50"/>
     <w:rsid w:val="00795198"/>
     <w:rsid w:val="007A1025"/>
     <w:rsid w:val="007A5812"/>
     <w:rsid w:val="007A6307"/>
     <w:rsid w:val="007A6441"/>
     <w:rsid w:val="007B23DB"/>
     <w:rsid w:val="007B3959"/>
     <w:rsid w:val="007C3273"/>
     <w:rsid w:val="007D274A"/>
     <w:rsid w:val="007D4981"/>
     <w:rsid w:val="007D64B4"/>
     <w:rsid w:val="007E35A9"/>
     <w:rsid w:val="007E3E2C"/>
     <w:rsid w:val="007E70E6"/>
     <w:rsid w:val="007F4B29"/>
     <w:rsid w:val="00804F47"/>
     <w:rsid w:val="00816674"/>
     <w:rsid w:val="00821C14"/>
     <w:rsid w:val="00821C9F"/>
     <w:rsid w:val="008243FD"/>
     <w:rsid w:val="00824CF2"/>
     <w:rsid w:val="0082619E"/>
     <w:rsid w:val="00833939"/>
     <w:rsid w:val="00851A98"/>
@@ -7798,58 +7735,62 @@
     <w:rsid w:val="00902AC6"/>
     <w:rsid w:val="0091798F"/>
     <w:rsid w:val="009214A9"/>
     <w:rsid w:val="00922FA8"/>
     <w:rsid w:val="00935103"/>
     <w:rsid w:val="009448AD"/>
     <w:rsid w:val="00946DD1"/>
     <w:rsid w:val="00964F8A"/>
     <w:rsid w:val="009652AE"/>
     <w:rsid w:val="00966394"/>
     <w:rsid w:val="009750F1"/>
     <w:rsid w:val="00976A0D"/>
     <w:rsid w:val="00977E4C"/>
     <w:rsid w:val="00984CF5"/>
     <w:rsid w:val="009879AC"/>
     <w:rsid w:val="009917A8"/>
     <w:rsid w:val="00992194"/>
     <w:rsid w:val="009A3FE2"/>
     <w:rsid w:val="009B4D8D"/>
     <w:rsid w:val="009B4E98"/>
     <w:rsid w:val="009C3063"/>
     <w:rsid w:val="009D53D8"/>
     <w:rsid w:val="009D6275"/>
     <w:rsid w:val="009D6F59"/>
     <w:rsid w:val="009E582B"/>
+    <w:rsid w:val="009F3919"/>
+    <w:rsid w:val="00A0382D"/>
     <w:rsid w:val="00A27DD8"/>
     <w:rsid w:val="00A306E1"/>
     <w:rsid w:val="00A70C3C"/>
     <w:rsid w:val="00A71390"/>
     <w:rsid w:val="00A77942"/>
     <w:rsid w:val="00A91072"/>
     <w:rsid w:val="00AA1634"/>
     <w:rsid w:val="00AA30A4"/>
+    <w:rsid w:val="00AA46A4"/>
+    <w:rsid w:val="00AA77A7"/>
     <w:rsid w:val="00AA77FE"/>
     <w:rsid w:val="00AB0A61"/>
     <w:rsid w:val="00AB1786"/>
     <w:rsid w:val="00AB4505"/>
     <w:rsid w:val="00AC79FA"/>
     <w:rsid w:val="00AF3FC6"/>
     <w:rsid w:val="00AF42A4"/>
     <w:rsid w:val="00B0191C"/>
     <w:rsid w:val="00B01BDD"/>
     <w:rsid w:val="00B02B98"/>
     <w:rsid w:val="00B0592D"/>
     <w:rsid w:val="00B13D54"/>
     <w:rsid w:val="00B3656D"/>
     <w:rsid w:val="00B43366"/>
     <w:rsid w:val="00B4597A"/>
     <w:rsid w:val="00B53212"/>
     <w:rsid w:val="00B550C6"/>
     <w:rsid w:val="00B56871"/>
     <w:rsid w:val="00B665EB"/>
     <w:rsid w:val="00B859FC"/>
     <w:rsid w:val="00B954F0"/>
     <w:rsid w:val="00B964C1"/>
     <w:rsid w:val="00BA319B"/>
     <w:rsid w:val="00BA7F9C"/>
     <w:rsid w:val="00BB2177"/>
@@ -7872,71 +7813,73 @@
     <w:rsid w:val="00C67B61"/>
     <w:rsid w:val="00C7025F"/>
     <w:rsid w:val="00C71644"/>
     <w:rsid w:val="00C831A3"/>
     <w:rsid w:val="00C84680"/>
     <w:rsid w:val="00CA1D75"/>
     <w:rsid w:val="00CA252A"/>
     <w:rsid w:val="00CA6134"/>
     <w:rsid w:val="00CB1AB8"/>
     <w:rsid w:val="00CB4308"/>
     <w:rsid w:val="00CD5D25"/>
     <w:rsid w:val="00CE1093"/>
     <w:rsid w:val="00CF1CD2"/>
     <w:rsid w:val="00D12A09"/>
     <w:rsid w:val="00D16E99"/>
     <w:rsid w:val="00D32B22"/>
     <w:rsid w:val="00D33EE9"/>
     <w:rsid w:val="00D369C5"/>
     <w:rsid w:val="00D40279"/>
     <w:rsid w:val="00D40FD5"/>
     <w:rsid w:val="00D5247B"/>
     <w:rsid w:val="00D53E79"/>
     <w:rsid w:val="00D6536E"/>
     <w:rsid w:val="00D6631C"/>
     <w:rsid w:val="00D73E7F"/>
+    <w:rsid w:val="00D74D60"/>
     <w:rsid w:val="00D82655"/>
     <w:rsid w:val="00D82F2D"/>
     <w:rsid w:val="00DA098B"/>
     <w:rsid w:val="00DA4E39"/>
     <w:rsid w:val="00DB32D8"/>
     <w:rsid w:val="00DB6BB3"/>
     <w:rsid w:val="00DB7DD1"/>
     <w:rsid w:val="00DC043A"/>
     <w:rsid w:val="00DC796F"/>
     <w:rsid w:val="00DC7B44"/>
     <w:rsid w:val="00DD07BC"/>
     <w:rsid w:val="00DE6D55"/>
     <w:rsid w:val="00DE7463"/>
     <w:rsid w:val="00DF04BA"/>
     <w:rsid w:val="00E01C0A"/>
     <w:rsid w:val="00E04228"/>
     <w:rsid w:val="00E07FB7"/>
     <w:rsid w:val="00E127A0"/>
     <w:rsid w:val="00E14DA3"/>
     <w:rsid w:val="00E1509B"/>
     <w:rsid w:val="00E2543F"/>
+    <w:rsid w:val="00E265B4"/>
     <w:rsid w:val="00E26985"/>
     <w:rsid w:val="00E43927"/>
     <w:rsid w:val="00E65E60"/>
     <w:rsid w:val="00E858CE"/>
     <w:rsid w:val="00E9062A"/>
     <w:rsid w:val="00EA7912"/>
     <w:rsid w:val="00EB526D"/>
     <w:rsid w:val="00EB7496"/>
     <w:rsid w:val="00EC427F"/>
     <w:rsid w:val="00EE2D69"/>
     <w:rsid w:val="00EE4F54"/>
     <w:rsid w:val="00EE6927"/>
     <w:rsid w:val="00EE6A8A"/>
     <w:rsid w:val="00F0478E"/>
     <w:rsid w:val="00F121F3"/>
     <w:rsid w:val="00F1473F"/>
     <w:rsid w:val="00F17085"/>
     <w:rsid w:val="00F210F1"/>
     <w:rsid w:val="00F23C3E"/>
     <w:rsid w:val="00F31CE8"/>
     <w:rsid w:val="00F330BB"/>
     <w:rsid w:val="00F42C9B"/>
     <w:rsid w:val="00F42F6E"/>
     <w:rsid w:val="00F43D3C"/>
     <w:rsid w:val="00F465DA"/>
@@ -12662,74 +12605,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...22 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E0DB51673A7B0A42AAB59199C35C1740" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0f87424ac3e7c5a82b891ae2fa0fc79c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="856e1a4b-2236-47df-9e70-bfd94e3886cc" xmlns:ns3="bea37086-791c-4448-9754-42f18bb4d91b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8621ae94a42b315421ff7e0856003410" ns2:_="" ns3:_="">
     <xsd:import namespace="856e1a4b-2236-47df-9e70-bfd94e3886cc"/>
     <xsd:import namespace="bea37086-791c-4448-9754-42f18bb4d91b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:Revision" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -12890,147 +12809,171 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="856e1a4b-2236-47df-9e70-bfd94e3886cc">
+      <UserInfo>
+        <DisplayName>Lisa Kilpatrick</DisplayName>
+        <AccountId>18</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tyson Stoochnoff</DisplayName>
+        <AccountId>26</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <Revision xmlns="bea37086-791c-4448-9754-42f18bb4d91b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EE0BD10-41DF-4AF3-869C-9B42717244B9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="856e1a4b-2236-47df-9e70-bfd94e3886cc"/>
     <ds:schemaRef ds:uri="bea37086-791c-4448-9754-42f18bb4d91b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{949D49A5-E9CB-4CC6-8ABD-4796F97719A4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4BE9889-6C15-442A-B347-538F7963F418}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{340664FD-55BB-4460-A52A-6A8121C638CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="856e1a4b-2236-47df-9e70-bfd94e3886cc"/>
+    <ds:schemaRef ds:uri="bea37086-791c-4448-9754-42f18bb4d91b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C24278F1-EBF4-4A8D-87CD-845A50329EB6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1362</Words>
-  <Characters>7764</Characters>
+  <Words>1297</Words>
+  <Characters>7396</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>61</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Columbia Basin Trust</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9108</CharactersWithSpaces>
+  <CharactersWithSpaces>8676</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>65619</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ourtrust.org/about/basin-map/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>589914</vt:i4>
       </vt:variant>
       <vt:variant>